--- v0 (2025-10-19)
+++ v1 (2026-04-04)
@@ -30,54 +30,54 @@
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>曾申請單位</t>
   </si>
   <si>
     <t>聲請不開放出版社</t>
   </si>
   <si>
     <t>聲請時間</t>
   </si>
   <si>
     <t>版權開放日期</t>
   </si>
   <si>
     <t>9789866220845</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>台灣廣廈有聲圖書有限公司</t>
   </si>
   <si>
-    <t>2025/09/10</t>
+    <t>2026/03/20</t>
   </si>
   <si>
-    <t>2029/02/28</t>
+    <t>2030/12/30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>